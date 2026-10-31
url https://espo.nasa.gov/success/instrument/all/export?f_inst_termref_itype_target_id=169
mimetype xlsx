--- v0 (2025-12-29)
+++ v1 (2026-10-31)
@@ -66,51 +66,51 @@
     <t>Measurement Frequency</t>
   </si>
   <si>
     <t>Measurement Swath Width</t>
   </si>
   <si>
     <t>Measurement Horizontal Resolution</t>
   </si>
   <si>
     <t>Measurement Vertical Resolution</t>
   </si>
   <si>
     <t>Measurement Wavelengths (f_inst_wavelength)</t>
   </si>
   <si>
     <t>Aerosol and Cloud Lidar</t>
   </si>
   <si>
     <t>ROSCOE</t>
   </si>
   <si>
     <t>Edward P. Nowottnick
     (PI)</t>
   </si>
   <si>
-    <t>NASA GSFC</t>
+    <t>NASA HQ</t>
   </si>
   <si>
     <t>WB-57 - JSC</t>
   </si>
   <si>
     <t>Lidar</t>
   </si>
   <si>
     <t>Aerosol Depolarization Ratio</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingZenith (directly upwards)Nadir (directly downwards)</t>
   </si>
   <si>
     <t>355 nm, , 1064 nm</t>
   </si>
   <si>
     <t>Aerosol Lidar</t>
   </si>
   <si>
     <t>William Grant
     (PI)</t>
   </si>
   <si>
     <t>NASA LaRC</t>
@@ -136,50 +136,53 @@
   </si>
   <si>
     <t>Airborne Laser Terrain Mapper Experiment</t>
   </si>
   <si>
     <t>ALTM</t>
   </si>
   <si>
     <t>Steve Young
     (PI)</t>
   </si>
   <si>
     <t>Topography</t>
   </si>
   <si>
     <t>Airborne Raman Ozone, Temperature, and Aerosol Lidar</t>
   </si>
   <si>
     <t>AROTAL</t>
   </si>
   <si>
     <t>Thomas J. McGee
     (PI)</t>
   </si>
   <si>
+    <t>NASA GSFC</t>
+  </si>
+  <si>
     <t>Lidar; Raman spectrometer</t>
   </si>
   <si>
     <t>Temperature; [tid:114]; O3; Aerosol Backscattering; Aerosol Extinction; Aerosol Depolarization Ratio</t>
   </si>
   <si>
     <t>Airborne Topographic Mapper</t>
   </si>
   <si>
     <t>ATM</t>
   </si>
   <si>
     <t>Michael Studinger
     (PI)</t>
   </si>
   <si>
     <t>C-130H - WFF; DC-8 - AFRC; P-3 Orion - WFF; Twin Otter - GRC; HU-25A Guardian - LaRC</t>
   </si>
   <si>
     <t>Range of MeasurementGroundInstrument PointingCross-track scanningHorizontal Resolution0.20 m (at 0.8 km)</t>
   </si>
   <si>
     <t>532 nm (Pulsed at 5 kHz)</t>
   </si>
   <si>
@@ -201,53 +204,50 @@
   <si>
     <t>James Spinhirne
     (PI)</t>
   </si>
   <si>
     <t>ER-2 - AFRC</t>
   </si>
   <si>
     <t>Cloud Thickness</t>
   </si>
   <si>
     <t>Cloud Physics Lidar</t>
   </si>
   <si>
     <t>CPL</t>
   </si>
   <si>
     <t>John Yorks
     (PI)</t>
   </si>
   <si>
     <t>ER-2 - AFRC; Global Hawk - AFRC; WB-57 - JSC</t>
   </si>
   <si>
     <t>Attenuated backscatter; linear depolarization ratio; cloud extinction coefficient; Aerosol Optical Depth</t>
-  </si>
-[...1 lines deleted...]
-    <t>Range of MeasurementVertical profileInstrument PointingNadir (directly downwards)Measurement Sampling Rate1.00 HzVertical Resolution30.00 m</t>
   </si>
   <si>
     <t>Compact Raman Lidar</t>
   </si>
   <si>
     <t>CRL</t>
   </si>
   <si>
     <t>Zhien Wang
     (PI)</t>
   </si>
   <si>
     <t>CU Boulder</t>
   </si>
   <si>
     <t>University of Wyoming King Air; NSF/NCAR C-130; WP-3D Orion - NOAA</t>
   </si>
   <si>
     <t>H2O; Temperature; Aerosol; and cloud profiles</t>
   </si>
   <si>
     <t>Range of MeasurementVertical profileInstrument PointingZenith (directly upwards)Nadir (directly downwards)Measurement Sampling Rate5.00 HzVertical Resolution0.60 m</t>
   </si>
   <si>
     <t>Differential Absorption Lidar</t>
@@ -1024,211 +1024,199 @@
       <c r="F5" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G5" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H5" s="1"/>
       <c r="I5" s="1"/>
       <c r="J5" s="1"/>
       <c r="K5" s="1"/>
       <c r="L5" s="1"/>
       <c r="M5" s="1"/>
       <c r="N5" s="1"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" s="1" t="s">
         <v>36</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>37</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>38</v>
       </c>
       <c r="D6" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H6" s="1"/>
       <c r="I6" s="1"/>
       <c r="J6" s="1"/>
       <c r="K6" s="1"/>
       <c r="L6" s="1"/>
       <c r="M6" s="1"/>
       <c r="N6" s="1"/>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" s="1" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B7" s="1" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C7" s="1" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D7" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E7" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>35</v>
       </c>
       <c r="H7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="I7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="J7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="K7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="L7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M7" s="1" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N7" s="1" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" s="1" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B8" s="1"/>
       <c r="C8" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D8" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E8" s="1" t="s">
         <v>26</v>
       </c>
       <c r="F8" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="H8" s="1"/>
       <c r="I8" s="1"/>
       <c r="J8" s="1"/>
       <c r="K8" s="1"/>
       <c r="L8" s="1"/>
       <c r="M8" s="1"/>
       <c r="N8" s="1"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" s="1" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B9" s="1" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C9" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D9" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E9" s="1" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F9" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H9" s="1"/>
       <c r="I9" s="1"/>
       <c r="J9" s="1"/>
       <c r="K9" s="1"/>
       <c r="L9" s="1"/>
       <c r="M9" s="1"/>
       <c r="N9" s="1"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" s="1" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B10" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C10" s="1" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D10" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E10" s="1" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="H10" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="I10" s="1" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="H10" s="1"/>
+      <c r="I10" s="1"/>
+      <c r="J10" s="1"/>
+      <c r="K10" s="1"/>
+      <c r="L10" s="1"/>
+      <c r="M10" s="1"/>
       <c r="N10" s="1"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>62</v>
       </c>
       <c r="C11" s="1" t="s">
         <v>63</v>
       </c>
       <c r="D11" s="1" t="s">
         <v>64</v>
       </c>
       <c r="E11" s="1" t="s">
         <v>65</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G11" s="1" t="s">
         <v>66</v>
       </c>
       <c r="H11" s="1" t="s">
@@ -1444,51 +1432,51 @@
       </c>
       <c r="K16" s="1" t="s">
         <v>94</v>
       </c>
       <c r="L16" s="1" t="s">
         <v>94</v>
       </c>
       <c r="M16" s="1" t="s">
         <v>94</v>
       </c>
       <c r="N16" s="1" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" s="1" t="s">
         <v>96</v>
       </c>
       <c r="B17" s="1" t="s">
         <v>97</v>
       </c>
       <c r="C17" s="1" t="s">
         <v>98</v>
       </c>
       <c r="D17" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E17" s="1" t="s">
         <v>99</v>
       </c>
       <c r="F17" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="I17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="J17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="K17" s="1" t="s">
         <v>101</v>
       </c>
       <c r="L17" s="1" t="s">
         <v>101</v>
       </c>
@@ -1674,111 +1662,111 @@
       <c r="F22" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>129</v>
       </c>
       <c r="H22" s="1"/>
       <c r="I22" s="1"/>
       <c r="J22" s="1"/>
       <c r="K22" s="1"/>
       <c r="L22" s="1"/>
       <c r="M22" s="1"/>
       <c r="N22" s="1"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" s="1" t="s">
         <v>130</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>131</v>
       </c>
       <c r="C23" s="1" t="s">
         <v>132</v>
       </c>
       <c r="D23" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E23" s="1" t="s">
         <v>133</v>
       </c>
       <c r="F23" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>134</v>
       </c>
       <c r="H23" s="1"/>
       <c r="I23" s="1"/>
       <c r="J23" s="1"/>
       <c r="K23" s="1"/>
       <c r="L23" s="1"/>
       <c r="M23" s="1"/>
       <c r="N23" s="1"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" s="1" t="s">
         <v>135</v>
       </c>
       <c r="B24" s="1" t="s">
         <v>136</v>
       </c>
       <c r="C24" s="1" t="s">
         <v>137</v>
       </c>
       <c r="D24" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E24" s="1" t="s">
         <v>138</v>
       </c>
       <c r="F24" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="H24" s="1"/>
       <c r="I24" s="1"/>
       <c r="J24" s="1"/>
       <c r="K24" s="1"/>
       <c r="L24" s="1"/>
       <c r="M24" s="1"/>
       <c r="N24" s="1"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" s="1" t="s">
         <v>139</v>
       </c>
       <c r="B25" s="1" t="s">
         <v>140</v>
       </c>
       <c r="C25" s="1" t="s">
         <v>141</v>
       </c>
       <c r="D25" s="1" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="E25" s="1" t="s">
         <v>142</v>
       </c>
       <c r="F25" s="1" t="s">
         <v>19</v>
       </c>
       <c r="G25" s="1" t="s">
         <v>143</v>
       </c>
       <c r="H25" s="1"/>
       <c r="I25" s="1"/>
       <c r="J25" s="1"/>
       <c r="K25" s="1"/>
       <c r="L25" s="1"/>
       <c r="M25" s="1"/>
       <c r="N25" s="1"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 